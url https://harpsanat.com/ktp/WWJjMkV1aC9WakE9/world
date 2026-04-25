--- v1 (2026-03-10)
+++ v2 (2026-04-25)
@@ -182,86 +182,100 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. HAMUR SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sayfa Sayısı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">0</w:t>
+              <w:t xml:space="preserve">370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitap Boyutları: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">150 X 230 mm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>