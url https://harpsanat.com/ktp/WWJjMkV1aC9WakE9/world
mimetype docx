--- v2 (2026-04-25)
+++ v3 (2026-06-09)
@@ -358,58 +358,58 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Türk Deniz Kuvvetleri Komutanlığı bünyesinde bulunan ve özel harekat görevler için yetiştirilen Su Altı Taaruz Komandolarının(SAT) , ne kadar zor ve özel yetenek gerektiren bir eğitim sürecinden geçirildiğini merak ediyor musunuz ? PEki , fiziki dayanıklılığın psikolojik baskılarla sınandğı , işkence gibi görünen bu eğitimler sonucunda ölümle burun buruna geldikleri operasyonlarda neler yaptıklarını ? Yakın tarihimizde cereyan eden bası olaylarda , Kıbrıs'ta Bosna 'da , Afganistan'da üstlendikleri rolleri ? Soruşturmalara konu olan Poyrazköy'de nelerin yaşandığını ?...</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Bütün bu soruların cevabını ve daha  fazlasıı bizzat o günlerin SAT komandosu ve daha sonra o SAT komadolarının öğretmeni olan Namık Ekin 'in bu kitabında bulabilirsiniz.Hala pek çok Guiness Dünya  Rekorunu elinde bulunduran Namık Ekini in 'imkansız ' ı başarmak için verdiği zorlu mücadelelerde kendisine rehber edindiği 'SAT Komandosu Prensipleri 'ni sizde motivasyonunuzu ve performansınızı geliştirmek içim uygulayabileceğinizi öğrenebilirsiniz.</w:t>
+              <w:t xml:space="preserve">Türk Deniz Kuvvetleri Komutanlığının bünyesinde bulunan ve özel harekât görevler için yetiştirilen Su Altı Taaruz Komandolarının (SAT), ne kadar zor ve özel yetenek gerektiren bir eğitim sürecinden geçirildiğini merak ediyor musunuz? Peki, fiziki dayanıklılığın psikolojik baskılarla sınandğı, işkence gibi görünen bu eğitimler sonucunda ölümle burun buruna geldikleri operasyonlarda neler yaptıklarını? Yakın tarihimizde cereyan eden bazı olaylarda -Kıbrıs'ta, Bosna'da, Afganistan'da- üstlendikleri rolleri? Soruşturmalara konu olan Poyrazköy'de nelerin yaşandığını?..</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bütün bu soruların cevabını ve daha  fazlasını bizzat o günlerin SAT komandosu ve daha sonra o SAT komandolarının öğretmeni olan Namık Ekin'in bu kitabında bulabilirsiniz.Hâlâ pek çok Guiness Dünya  Rekoru'nu elinde bulunduran Namık Ekin'in "imkânsızı başarmak" için verdiği zorlu mücadelelerde kendisine rehber edindiği "SAT Komandosu Prensipleri"ni siz de motivasyonunuzu ve performansınızı geliştirmek içim uygulayabileceğinizi öğrenebilirsiniz.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Başarılarınıza ilham kaynağı olması dileğiyle...</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>